--- v0 (2026-07-01)
+++ v1 (2026-08-12)
@@ -4133,113 +4133,118 @@
       <c r="A192" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I192" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="J192" s="6"/>
+      <c r="J192" s="6" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
         <v>20</v>
       </c>
       <c r="B194" t="s">
         <v>167</v>
       </c>
       <c r="C194" t="s">
         <v>21</v>
       </c>
       <c r="D194" t="s">
         <v>171</v>
       </c>
       <c r="E194" t="s">
         <v>5</v>
       </c>
       <c r="F194" t="s">
         <v>168</v>
       </c>
       <c r="G194" t="s">
         <v>7</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>122</v>
       </c>
       <c r="C195" t="s">
         <v>23</v>
       </c>
       <c r="D195" t="s">
         <v>147</v>
       </c>
       <c r="E195" t="s">
         <v>25</v>
       </c>
+      <c r="F195" t="s">
+        <v>26</v>
+      </c>
       <c r="G195" t="s">
         <v>8</v>
       </c>
       <c r="H195" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
         <v>27</v>
       </c>
       <c r="B196" t="s">
         <v>170</v>
       </c>
       <c r="C196" t="s">
         <v>28</v>
       </c>
       <c r="D196" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="E196" t="s">
         <v>29</v>
       </c>
       <c r="F196" t="s">
         <v>170</v>
       </c>
       <c r="G196" t="s">
         <v>31</v>
       </c>
       <c r="H196" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
         <v>32</v>
       </c>
       <c r="B197" t="s">
         <v>170</v>
       </c>
       <c r="C197" t="s">
         <v>33</v>
       </c>
       <c r="D197" t="s">
@@ -4800,51 +4805,53 @@
       <c r="A246" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E246" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I246" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="J246" s="6"/>
+      <c r="J246" s="6" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
         <v>20</v>
       </c>
       <c r="B248" t="s">
         <v>204</v>
       </c>
       <c r="C248" t="s">
         <v>21</v>
       </c>
       <c r="D248" t="s">
         <v>205</v>
       </c>
       <c r="E248" t="s">
         <v>5</v>
       </c>
       <c r="F248" t="s">
         <v>14</v>
       </c>
       <c r="G248" t="s">
         <v>7</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
@@ -4865,51 +4872,51 @@
       </c>
       <c r="E249" t="s">
         <v>25</v>
       </c>
       <c r="F249" t="s">
         <v>206</v>
       </c>
       <c r="G249" t="s">
         <v>8</v>
       </c>
       <c r="H249" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
         <v>27</v>
       </c>
       <c r="B250" t="s">
         <v>107</v>
       </c>
       <c r="C250" t="s">
         <v>28</v>
       </c>
       <c r="D250" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="E250" t="s">
         <v>29</v>
       </c>
       <c r="F250" t="s">
         <v>107</v>
       </c>
       <c r="G250" t="s">
         <v>31</v>
       </c>
       <c r="H250" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
         <v>32</v>
       </c>
       <c r="B251" t="s">
         <v>107</v>
       </c>
       <c r="C251" t="s">
         <v>33</v>
       </c>
       <c r="D251" t="s">
@@ -5135,113 +5142,118 @@
       <c r="A273" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="3" t="s">
         <v>219</v>
       </c>
       <c r="F273" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I273" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="J273" s="6"/>
+      <c r="J273" s="6" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
         <v>20</v>
       </c>
       <c r="B275" t="s">
         <v>218</v>
       </c>
       <c r="C275" t="s">
         <v>21</v>
       </c>
       <c r="D275" t="s">
         <v>221</v>
       </c>
       <c r="E275" t="s">
         <v>5</v>
       </c>
       <c r="F275" t="s">
         <v>14</v>
       </c>
       <c r="G275" t="s">
         <v>7</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>122</v>
       </c>
       <c r="C276" t="s">
         <v>23</v>
       </c>
       <c r="D276" t="s">
         <v>222</v>
       </c>
       <c r="E276" t="s">
         <v>25</v>
       </c>
+      <c r="F276" t="s">
+        <v>26</v>
+      </c>
       <c r="G276" t="s">
         <v>8</v>
       </c>
       <c r="H276" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
         <v>27</v>
       </c>
       <c r="B277" t="s">
         <v>220</v>
       </c>
       <c r="C277" t="s">
         <v>28</v>
       </c>
       <c r="D277" t="s">
-        <v>30</v>
+        <v>220</v>
       </c>
       <c r="E277" t="s">
         <v>29</v>
       </c>
       <c r="F277" t="s">
         <v>220</v>
       </c>
       <c r="G277" t="s">
         <v>31</v>
       </c>
       <c r="H277" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
         <v>32</v>
       </c>
       <c r="B278" t="s">
         <v>220</v>
       </c>
       <c r="C278" t="s">
         <v>33</v>
       </c>
       <c r="D278" t="s">
@@ -5821,51 +5833,53 @@
       <c r="A324" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C324" s="3"/>
       <c r="D324" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="3" t="s">
         <v>248</v>
       </c>
       <c r="F324" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I324" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="J324" s="6"/>
+      <c r="J324" s="6" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
         <v>20</v>
       </c>
       <c r="B326" t="s">
         <v>247</v>
       </c>
       <c r="C326" t="s">
         <v>21</v>
       </c>
       <c r="D326" t="s">
         <v>250</v>
       </c>
       <c r="E326" t="s">
         <v>5</v>
       </c>
       <c r="F326" t="s">
         <v>14</v>
       </c>
       <c r="G326" t="s">
         <v>7</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
@@ -5883,51 +5897,51 @@
       </c>
       <c r="D327" t="s">
         <v>147</v>
       </c>
       <c r="E327" t="s">
         <v>25</v>
       </c>
       <c r="G327" t="s">
         <v>8</v>
       </c>
       <c r="H327" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
         <v>27</v>
       </c>
       <c r="B328" t="s">
         <v>249</v>
       </c>
       <c r="C328" t="s">
         <v>28</v>
       </c>
       <c r="D328" t="s">
-        <v>30</v>
+        <v>249</v>
       </c>
       <c r="E328" t="s">
         <v>29</v>
       </c>
       <c r="F328" t="s">
         <v>249</v>
       </c>
       <c r="G328" t="s">
         <v>31</v>
       </c>
       <c r="H328" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
         <v>32</v>
       </c>
       <c r="B329" t="s">
         <v>249</v>
       </c>
       <c r="C329" t="s">
         <v>33</v>
       </c>
       <c r="D329" t="s">
@@ -6153,116 +6167,118 @@
       <c r="A351" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C351" s="3"/>
       <c r="D351" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E351" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F351" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H351" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I351" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="J351" s="6"/>
+      <c r="J351" s="6" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
         <v>20</v>
       </c>
       <c r="B353" t="s">
         <v>262</v>
       </c>
       <c r="C353" t="s">
         <v>21</v>
       </c>
       <c r="D353" t="s">
         <v>250</v>
       </c>
       <c r="E353" t="s">
         <v>5</v>
       </c>
       <c r="F353" t="s">
         <v>14</v>
       </c>
       <c r="G353" t="s">
         <v>7</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>122</v>
       </c>
       <c r="C354" t="s">
         <v>23</v>
       </c>
       <c r="D354" t="s">
         <v>147</v>
       </c>
       <c r="E354" t="s">
         <v>25</v>
       </c>
       <c r="F354" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="G354" t="s">
         <v>8</v>
       </c>
       <c r="H354" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
         <v>27</v>
       </c>
       <c r="B355" t="s">
         <v>263</v>
       </c>
       <c r="C355" t="s">
         <v>28</v>
       </c>
       <c r="D355" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="E355" t="s">
         <v>29</v>
       </c>
       <c r="F355" t="s">
         <v>263</v>
       </c>
       <c r="G355" t="s">
         <v>31</v>
       </c>
       <c r="H355" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
         <v>32</v>
       </c>
       <c r="B356" t="s">
         <v>263</v>
       </c>
       <c r="C356" t="s">
         <v>33</v>
       </c>
       <c r="D356" t="s">
@@ -6488,51 +6504,53 @@
       <c r="A378" s="3" t="s">
         <v>269</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>270</v>
       </c>
       <c r="C378" s="3"/>
       <c r="D378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E378" s="3" t="s">
         <v>271</v>
       </c>
       <c r="F378" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G378" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H378" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I378" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="J378" s="6"/>
+      <c r="J378" s="6" t="s">
+        <v>187</v>
+      </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
         <v>20</v>
       </c>
       <c r="B380" t="s">
         <v>270</v>
       </c>
       <c r="C380" t="s">
         <v>21</v>
       </c>
       <c r="D380" t="s">
         <v>272</v>
       </c>
       <c r="E380" t="s">
         <v>5</v>
       </c>
       <c r="F380" t="s">
         <v>14</v>
       </c>
       <c r="G380" t="s">
         <v>7</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
@@ -6550,51 +6568,51 @@
       </c>
       <c r="D381" t="s">
         <v>273</v>
       </c>
       <c r="E381" t="s">
         <v>25</v>
       </c>
       <c r="G381" t="s">
         <v>8</v>
       </c>
       <c r="H381" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
         <v>27</v>
       </c>
       <c r="B382" t="s">
         <v>187</v>
       </c>
       <c r="C382" t="s">
         <v>28</v>
       </c>
       <c r="D382" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="E382" t="s">
         <v>29</v>
       </c>
       <c r="F382" t="s">
         <v>187</v>
       </c>
       <c r="G382" t="s">
         <v>31</v>
       </c>
       <c r="H382" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
         <v>32</v>
       </c>
       <c r="B383" t="s">
         <v>187</v>
       </c>
       <c r="C383" t="s">
         <v>33</v>
       </c>
       <c r="D383" t="s">
@@ -6820,51 +6838,53 @@
       <c r="A405" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C405" s="3"/>
       <c r="D405" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E405" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F405" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G405" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H405" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I405" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="J405" s="6"/>
+      <c r="J405" s="6" t="s">
+        <v>282</v>
+      </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
         <v>20</v>
       </c>
       <c r="B407" t="s">
         <v>204</v>
       </c>
       <c r="C407" t="s">
         <v>21</v>
       </c>
       <c r="D407" t="s">
         <v>283</v>
       </c>
       <c r="E407" t="s">
         <v>5</v>
       </c>
       <c r="F407" t="s">
         <v>168</v>
       </c>
       <c r="G407" t="s">
         <v>7</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
@@ -6885,51 +6905,51 @@
       </c>
       <c r="E408" t="s">
         <v>25</v>
       </c>
       <c r="F408" t="s">
         <v>206</v>
       </c>
       <c r="G408" t="s">
         <v>8</v>
       </c>
       <c r="H408" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
         <v>27</v>
       </c>
       <c r="B409" t="s">
         <v>282</v>
       </c>
       <c r="C409" t="s">
         <v>28</v>
       </c>
       <c r="D409" t="s">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="E409" t="s">
         <v>29</v>
       </c>
       <c r="F409" t="s">
         <v>282</v>
       </c>
       <c r="G409" t="s">
         <v>31</v>
       </c>
       <c r="H409" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
         <v>32</v>
       </c>
       <c r="B410" t="s">
         <v>282</v>
       </c>
       <c r="C410" t="s">
         <v>33</v>
       </c>
       <c r="D410" t="s">
@@ -7155,51 +7175,53 @@
       <c r="A432" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C432" s="3"/>
       <c r="D432" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E432" s="3" t="s">
         <v>295</v>
       </c>
       <c r="F432" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G432" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H432" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I432" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J432" s="6"/>
+      <c r="J432" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
         <v>20</v>
       </c>
       <c r="B434" t="s">
         <v>294</v>
       </c>
       <c r="C434" t="s">
         <v>21</v>
       </c>
       <c r="D434" t="s">
         <v>283</v>
       </c>
       <c r="E434" t="s">
         <v>5</v>
       </c>
       <c r="F434" t="s">
         <v>168</v>
       </c>
       <c r="G434" t="s">
         <v>7</v>
       </c>
       <c r="H434" t="s">
         <v>16</v>
@@ -7220,51 +7242,51 @@
       </c>
       <c r="E435" t="s">
         <v>25</v>
       </c>
       <c r="F435" t="s">
         <v>206</v>
       </c>
       <c r="G435" t="s">
         <v>8</v>
       </c>
       <c r="H435" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
         <v>27</v>
       </c>
       <c r="B436" t="s">
         <v>58</v>
       </c>
       <c r="C436" t="s">
         <v>28</v>
       </c>
       <c r="D436" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E436" t="s">
         <v>29</v>
       </c>
       <c r="F436" t="s">
         <v>58</v>
       </c>
       <c r="G436" t="s">
         <v>31</v>
       </c>
       <c r="H436" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
         <v>32</v>
       </c>
       <c r="B437" t="s">
         <v>58</v>
       </c>
       <c r="C437" t="s">
         <v>33</v>
       </c>
       <c r="D437" t="s">
@@ -7490,113 +7512,118 @@
       <c r="A459" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C459" s="3"/>
       <c r="D459" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E459" s="3" t="s">
         <v>295</v>
       </c>
       <c r="F459" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G459" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H459" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I459" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J459" s="6"/>
+      <c r="J459" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
         <v>20</v>
       </c>
       <c r="B461" t="s">
         <v>294</v>
       </c>
       <c r="C461" t="s">
         <v>21</v>
       </c>
       <c r="D461" t="s">
         <v>283</v>
       </c>
       <c r="E461" t="s">
         <v>5</v>
       </c>
       <c r="F461" t="s">
         <v>168</v>
       </c>
       <c r="G461" t="s">
         <v>7</v>
       </c>
       <c r="H461" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
         <v>9</v>
       </c>
       <c r="B462" t="s">
         <v>122</v>
       </c>
       <c r="C462" t="s">
         <v>23</v>
       </c>
       <c r="D462" t="s">
         <v>147</v>
       </c>
       <c r="E462" t="s">
         <v>25</v>
       </c>
+      <c r="F462" t="s">
+        <v>26</v>
+      </c>
       <c r="G462" t="s">
         <v>8</v>
       </c>
       <c r="H462" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
         <v>27</v>
       </c>
       <c r="B463" t="s">
         <v>58</v>
       </c>
       <c r="C463" t="s">
         <v>28</v>
       </c>
       <c r="D463" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E463" t="s">
         <v>29</v>
       </c>
       <c r="F463" t="s">
         <v>58</v>
       </c>
       <c r="G463" t="s">
         <v>31</v>
       </c>
       <c r="H463" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
         <v>32</v>
       </c>
       <c r="B464" t="s">
         <v>58</v>
       </c>
       <c r="C464" t="s">
         <v>33</v>
       </c>
       <c r="D464" t="s">
@@ -7822,51 +7849,53 @@
       <c r="A486" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C486" s="3"/>
       <c r="D486" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E486" s="3" t="s">
         <v>295</v>
       </c>
       <c r="F486" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G486" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H486" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I486" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J486" s="6"/>
+      <c r="J486" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
         <v>20</v>
       </c>
       <c r="B488" t="s">
         <v>294</v>
       </c>
       <c r="C488" t="s">
         <v>21</v>
       </c>
       <c r="D488" t="s">
         <v>283</v>
       </c>
       <c r="E488" t="s">
         <v>5</v>
       </c>
       <c r="F488" t="s">
         <v>14</v>
       </c>
       <c r="G488" t="s">
         <v>7</v>
       </c>
       <c r="H488" t="s">
         <v>16</v>
@@ -7887,51 +7916,51 @@
       </c>
       <c r="E489" t="s">
         <v>25</v>
       </c>
       <c r="F489" t="s">
         <v>206</v>
       </c>
       <c r="G489" t="s">
         <v>8</v>
       </c>
       <c r="H489" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
         <v>27</v>
       </c>
       <c r="B490" t="s">
         <v>58</v>
       </c>
       <c r="C490" t="s">
         <v>28</v>
       </c>
       <c r="D490" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E490" t="s">
         <v>29</v>
       </c>
       <c r="F490" t="s">
         <v>58</v>
       </c>
       <c r="G490" t="s">
         <v>31</v>
       </c>
       <c r="H490" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
         <v>32</v>
       </c>
       <c r="B491" t="s">
         <v>58</v>
       </c>
       <c r="C491" t="s">
         <v>33</v>
       </c>
       <c r="D491" t="s">
@@ -8157,51 +8186,53 @@
       <c r="A513" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C513" s="3"/>
       <c r="D513" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E513" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F513" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G513" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H513" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I513" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J513" s="6"/>
+      <c r="J513" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
         <v>20</v>
       </c>
       <c r="B515" t="s">
         <v>204</v>
       </c>
       <c r="C515" t="s">
         <v>21</v>
       </c>
       <c r="D515" t="s">
         <v>316</v>
       </c>
       <c r="E515" t="s">
         <v>5</v>
       </c>
       <c r="F515" t="s">
         <v>168</v>
       </c>
       <c r="G515" t="s">
         <v>7</v>
       </c>
       <c r="H515" t="s">
         <v>16</v>
@@ -8222,51 +8253,51 @@
       </c>
       <c r="E516" t="s">
         <v>25</v>
       </c>
       <c r="F516" t="s">
         <v>206</v>
       </c>
       <c r="G516" t="s">
         <v>8</v>
       </c>
       <c r="H516" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
         <v>27</v>
       </c>
       <c r="B517" t="s">
         <v>58</v>
       </c>
       <c r="C517" t="s">
         <v>28</v>
       </c>
       <c r="D517" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E517" t="s">
         <v>29</v>
       </c>
       <c r="F517" t="s">
         <v>58</v>
       </c>
       <c r="G517" t="s">
         <v>31</v>
       </c>
       <c r="H517" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
         <v>32</v>
       </c>
       <c r="B518" t="s">
         <v>58</v>
       </c>
       <c r="C518" t="s">
         <v>33</v>
       </c>
       <c r="D518" t="s">
@@ -8492,116 +8523,118 @@
       <c r="A540" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C540" s="3"/>
       <c r="D540" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E540" s="3" t="s">
         <v>324</v>
       </c>
       <c r="F540" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G540" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H540" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I540" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J540" s="6"/>
+      <c r="J540" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
         <v>20</v>
       </c>
       <c r="B542" t="s">
         <v>204</v>
       </c>
       <c r="C542" t="s">
         <v>21</v>
       </c>
       <c r="D542" t="s">
         <v>316</v>
       </c>
       <c r="E542" t="s">
         <v>5</v>
       </c>
       <c r="F542" t="s">
         <v>168</v>
       </c>
       <c r="G542" t="s">
         <v>7</v>
       </c>
       <c r="H542" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
         <v>9</v>
       </c>
       <c r="B543" t="s">
         <v>122</v>
       </c>
       <c r="C543" t="s">
         <v>23</v>
       </c>
       <c r="D543" t="s">
         <v>273</v>
       </c>
       <c r="E543" t="s">
         <v>25</v>
       </c>
       <c r="F543" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="G543" t="s">
         <v>8</v>
       </c>
       <c r="H543" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
         <v>27</v>
       </c>
       <c r="B544" t="s">
         <v>58</v>
       </c>
       <c r="C544" t="s">
         <v>28</v>
       </c>
       <c r="D544" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E544" t="s">
         <v>29</v>
       </c>
       <c r="F544" t="s">
         <v>58</v>
       </c>
       <c r="G544" t="s">
         <v>31</v>
       </c>
       <c r="H544" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
         <v>32</v>
       </c>
       <c r="B545" t="s">
         <v>58</v>
       </c>
       <c r="C545" t="s">
         <v>33</v>
       </c>
       <c r="D545" t="s">
@@ -8827,51 +8860,53 @@
       <c r="A567" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C567" s="3"/>
       <c r="D567" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E567" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F567" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G567" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H567" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I567" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J567" s="6"/>
+      <c r="J567" s="6" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
         <v>20</v>
       </c>
       <c r="B569" t="s">
         <v>204</v>
       </c>
       <c r="C569" t="s">
         <v>21</v>
       </c>
       <c r="D569" t="s">
         <v>316</v>
       </c>
       <c r="E569" t="s">
         <v>5</v>
       </c>
       <c r="F569" t="s">
         <v>168</v>
       </c>
       <c r="G569" t="s">
         <v>7</v>
       </c>
       <c r="H569" t="s">
         <v>16</v>
@@ -8892,51 +8927,51 @@
       </c>
       <c r="E570" t="s">
         <v>25</v>
       </c>
       <c r="F570" t="s">
         <v>206</v>
       </c>
       <c r="G570" t="s">
         <v>8</v>
       </c>
       <c r="H570" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
         <v>27</v>
       </c>
       <c r="B571" t="s">
         <v>58</v>
       </c>
       <c r="C571" t="s">
         <v>28</v>
       </c>
       <c r="D571" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E571" t="s">
         <v>29</v>
       </c>
       <c r="F571" t="s">
         <v>58</v>
       </c>
       <c r="G571" t="s">
         <v>31</v>
       </c>
       <c r="H571" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
         <v>32</v>
       </c>
       <c r="B572" t="s">
         <v>58</v>
       </c>
       <c r="C572" t="s">
         <v>33</v>
       </c>
       <c r="D572" t="s">
@@ -9162,51 +9197,53 @@
       <c r="A594" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B594" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C594" s="3"/>
       <c r="D594" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E594" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F594" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G594" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H594" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I594" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="J594" s="6"/>
+      <c r="J594" s="6" t="s">
+        <v>329</v>
+      </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
         <v>20</v>
       </c>
       <c r="B596" t="s">
         <v>204</v>
       </c>
       <c r="C596" t="s">
         <v>21</v>
       </c>
       <c r="D596" t="s">
         <v>316</v>
       </c>
       <c r="E596" t="s">
         <v>5</v>
       </c>
       <c r="F596" t="s">
         <v>168</v>
       </c>
       <c r="G596" t="s">
         <v>7</v>
       </c>
       <c r="H596" t="s">
         <v>16</v>
@@ -9227,51 +9264,51 @@
       </c>
       <c r="E597" t="s">
         <v>25</v>
       </c>
       <c r="F597" t="s">
         <v>206</v>
       </c>
       <c r="G597" t="s">
         <v>8</v>
       </c>
       <c r="H597" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
         <v>27</v>
       </c>
       <c r="B598" t="s">
         <v>329</v>
       </c>
       <c r="C598" t="s">
         <v>28</v>
       </c>
       <c r="D598" t="s">
-        <v>30</v>
+        <v>329</v>
       </c>
       <c r="E598" t="s">
         <v>29</v>
       </c>
       <c r="F598" t="s">
         <v>329</v>
       </c>
       <c r="G598" t="s">
         <v>31</v>
       </c>
       <c r="H598" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
         <v>32</v>
       </c>
       <c r="B599" t="s">
         <v>329</v>
       </c>
       <c r="C599" t="s">
         <v>33</v>
       </c>
       <c r="D599" t="s">